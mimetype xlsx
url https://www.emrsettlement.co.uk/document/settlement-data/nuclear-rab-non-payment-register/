--- v0 (2026-06-03)
+++ v1 (2026-07-14)
@@ -10,95 +10,95 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/printerSettings/printerSettings1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\EMR16VNAS01\Share01\EMRS\EMR Operations\Finance\Non-Payment Register (RAB)\May 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\EMR Operations\Finance\Non-Payment Register (RAB)\June 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{848816BF-619A-482B-B3A7-CDA1498161FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A7FC8C6B-0385-4F2D-BAA3-3867FD288365}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="601" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1395" yWindow="-16320" windowWidth="29040" windowHeight="15840" tabRatio="601" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="NectariAddinForExcelProperties" sheetId="2" state="veryHidden" r:id="rId1"/>
     <sheet name="Supplier Non-Payment Register" sheetId="6" r:id="rId2"/>
     <sheet name="NectariAddinForExcelPivot" sheetId="10" state="veryHidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Supplier Non-Payment Register'!$A$14:$D$54</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Supplier Non-Payment Register'!$A:$D</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Supplier Non-Payment Register'!$14:$14</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B8" i="6" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="203" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="32">
   <si>
     <t>0</t>
   </si>
   <si>
     <t>CatalogNickname</t>
   </si>
   <si>
     <t>EnvironmentKey</t>
   </si>
   <si>
     <t>ReferenceName</t>
   </si>
   <si>
     <t>DimensionsForGroupBy</t>
   </si>
   <si>
     <t>DrillDownProfiles</t>
   </si>
   <si>
     <t>\\EMR-X3SQL12-01\CentralPoint</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
@@ -667,2000 +667,2030 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.gov.uk/ukdsi/2014/9780111116852/contents" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.gov.uk/ukdsi/2014/9780111116852/contents" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="16384" width="8.5703125" style="1"/>
+    <col min="1" max="16384" width="8.54296875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <customProperties>
     <customPr name="Result" r:id="rId1"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A3:G261"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="E107" sqref="E107"/>
+    <sheetView tabSelected="1" topLeftCell="A87" zoomScale="60" zoomScaleNormal="60" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="C118" sqref="C118"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="16.5703125" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="16.54296875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="31.7109375" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="16.5703125" style="2"/>
+    <col min="1" max="1" width="31.7265625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="37.26953125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="37.26953125" style="4" customWidth="1"/>
+    <col min="4" max="4" width="81.7265625" style="8" customWidth="1"/>
+    <col min="5" max="16384" width="16.54296875" style="2"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
       <c r="D3" s="13"/>
     </row>
-    <row r="4" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="13"/>
       <c r="B4" s="13"/>
       <c r="C4" s="13"/>
       <c r="D4" s="13"/>
     </row>
-    <row r="5" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="13"/>
       <c r="B5" s="13"/>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
     </row>
-    <row r="6" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="13"/>
       <c r="B6" s="13"/>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
     </row>
-    <row r="7" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="13"/>
       <c r="B7" s="13"/>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
     </row>
-    <row r="8" spans="1:7" ht="28.5" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:7" ht="28.5" x14ac:dyDescent="0.65">
       <c r="A8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="11">
         <f ca="1">TODAY()</f>
-        <v>46176</v>
+        <v>46204</v>
       </c>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A9" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
       <c r="G9" s="14"/>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A10" s="7"/>
       <c r="B10" s="5"/>
       <c r="C10" s="8"/>
     </row>
-    <row r="11" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A12" s="12"/>
       <c r="B12" s="12"/>
       <c r="C12" s="12"/>
       <c r="D12" s="12"/>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A13" s="12"/>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
     </row>
-    <row r="14" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A14" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A15" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="8">
         <v>46028</v>
       </c>
       <c r="D15" s="8">
         <v>46076</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A16" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="8">
         <v>46029</v>
       </c>
       <c r="D16" s="8">
         <v>46076</v>
       </c>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A17" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="8">
         <v>46030</v>
       </c>
       <c r="D17" s="8">
         <v>46076</v>
       </c>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A18" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="8">
         <v>46031</v>
       </c>
       <c r="D18" s="8">
         <v>46076</v>
       </c>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A19" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="8">
         <v>46034</v>
       </c>
       <c r="D19" s="8">
         <v>46076</v>
       </c>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A20" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="8">
         <v>46035</v>
       </c>
       <c r="D20" s="8">
         <v>46076</v>
       </c>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A21" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="8">
         <v>46036</v>
       </c>
       <c r="D21" s="8">
         <v>46076</v>
       </c>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A22" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="8">
         <v>46037</v>
       </c>
       <c r="D22" s="8">
         <v>46076</v>
       </c>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A23" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="8">
         <v>46038</v>
       </c>
       <c r="D23" s="8">
         <v>46076</v>
       </c>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A24" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="8">
         <v>46041</v>
       </c>
       <c r="D24" s="8">
         <v>46076</v>
       </c>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A25" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="8">
         <v>46042</v>
       </c>
       <c r="D25" s="8">
         <v>46076</v>
       </c>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A26" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="8">
         <v>46043</v>
       </c>
       <c r="D26" s="8">
         <v>46076</v>
       </c>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A27" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="8">
         <v>46044</v>
       </c>
       <c r="D27" s="8">
         <v>46076</v>
       </c>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A28" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="8">
         <v>46045</v>
       </c>
       <c r="D28" s="8">
         <v>46076</v>
       </c>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A29" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C29" s="8">
         <v>46045</v>
       </c>
       <c r="D29" s="8">
         <v>46048</v>
       </c>
     </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A30" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="8">
         <v>46048</v>
       </c>
       <c r="D30" s="8">
         <v>46076</v>
       </c>
     </row>
-    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A31" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C31" s="8">
         <v>46048</v>
       </c>
       <c r="D31" s="8">
         <v>46049</v>
       </c>
     </row>
-    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A32" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="8">
         <v>46049</v>
       </c>
       <c r="D32" s="8">
         <v>46076</v>
       </c>
     </row>
-    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A33" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C33" s="8">
         <v>46049</v>
       </c>
       <c r="D33" s="8">
         <v>46050</v>
       </c>
     </row>
-    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A34" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="8">
         <v>46050</v>
       </c>
       <c r="D34" s="8">
         <v>46076</v>
       </c>
     </row>
-    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A35" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="8">
         <v>46051</v>
       </c>
       <c r="D35" s="8">
         <v>46076</v>
       </c>
     </row>
-    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A36" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="8">
         <v>46052</v>
       </c>
       <c r="D36" s="8">
         <v>46076</v>
       </c>
     </row>
-    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A37" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="8">
         <v>46055</v>
       </c>
       <c r="D37" s="8">
         <v>46064</v>
       </c>
     </row>
-    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A38" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C38" s="8">
         <v>46055</v>
       </c>
       <c r="D38" s="8">
         <v>46055</v>
       </c>
     </row>
-    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A39" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C39" s="8">
         <v>46056</v>
       </c>
       <c r="D39" s="8">
         <v>46064</v>
       </c>
     </row>
-    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A40" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="8">
         <v>46057</v>
       </c>
       <c r="D40" s="8">
         <v>46064</v>
       </c>
     </row>
-    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A41" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="8">
         <v>46058</v>
       </c>
       <c r="D41" s="8">
         <v>46064</v>
       </c>
     </row>
-    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A42" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="8">
         <v>46059</v>
       </c>
       <c r="D42" s="8">
         <v>46064</v>
       </c>
     </row>
-    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A43" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="8">
         <v>46062</v>
       </c>
       <c r="D43" s="8">
         <v>46064</v>
       </c>
     </row>
-    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A44" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="8">
         <v>46063</v>
       </c>
       <c r="D44" s="8">
         <v>46064</v>
       </c>
     </row>
-    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A45" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="8">
         <v>46064</v>
       </c>
       <c r="D45" s="8">
         <v>46064</v>
       </c>
     </row>
-    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A46" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="8">
         <v>46065</v>
       </c>
       <c r="D46" s="8">
         <v>46073</v>
       </c>
     </row>
-    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A47" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="8">
         <v>46066</v>
       </c>
       <c r="D47" s="8">
         <v>46073</v>
       </c>
     </row>
-    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A48" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C48" s="8">
         <v>46066</v>
       </c>
       <c r="D48" s="8">
         <v>46069</v>
       </c>
     </row>
-    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A49" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="8">
         <v>46069</v>
       </c>
       <c r="D49" s="8">
         <v>46073</v>
       </c>
     </row>
-    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A50" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="8">
         <v>46070</v>
       </c>
       <c r="D50" s="8">
         <v>46073</v>
       </c>
     </row>
-    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A51" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="8">
         <v>46071</v>
       </c>
       <c r="D51" s="8">
         <v>46073</v>
       </c>
     </row>
-    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A52" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="8">
         <v>46072</v>
       </c>
       <c r="D52" s="8">
         <v>46073</v>
       </c>
     </row>
-    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A53" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="8">
         <v>46073</v>
       </c>
       <c r="D53" s="8">
         <v>46073</v>
       </c>
     </row>
-    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A54" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="8">
         <v>46076</v>
       </c>
       <c r="D54" s="8">
         <v>46073</v>
       </c>
     </row>
-    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A55" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="4">
         <v>46077</v>
       </c>
       <c r="D55" s="8">
         <v>46073</v>
       </c>
     </row>
-    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A56" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C56" s="4">
         <v>46078</v>
       </c>
       <c r="D56" s="8">
         <v>46073</v>
       </c>
     </row>
-    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A57" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="4">
         <v>46079</v>
       </c>
       <c r="D57" s="8">
         <v>46079</v>
       </c>
     </row>
-    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A58" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C58" s="4">
         <v>46079</v>
       </c>
       <c r="D58" s="8">
         <v>46079</v>
       </c>
     </row>
-    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A59" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C59" s="4">
         <v>46080</v>
       </c>
       <c r="D59" s="8">
         <v>46081</v>
       </c>
     </row>
-    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A60" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C60" s="4">
         <v>46083</v>
       </c>
       <c r="D60" s="8">
         <v>46090</v>
       </c>
     </row>
-    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A61" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="4">
         <v>46084</v>
       </c>
       <c r="D61" s="8">
         <v>46091</v>
       </c>
     </row>
-    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A62" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="4">
         <v>46085</v>
       </c>
       <c r="D62" s="8">
         <v>46092</v>
       </c>
     </row>
-    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A63" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="4">
         <v>46086</v>
       </c>
       <c r="D63" s="8">
         <v>46093</v>
       </c>
     </row>
-    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A64" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="4">
         <v>46087</v>
       </c>
       <c r="D64" s="8">
         <v>46093</v>
       </c>
     </row>
-    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A65" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C65" s="4">
         <v>46087</v>
       </c>
       <c r="D65" s="8">
         <v>46095</v>
       </c>
     </row>
-    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A66" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C66" s="4">
         <v>46090</v>
       </c>
       <c r="D66" s="8">
         <v>46096</v>
       </c>
     </row>
-    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A67" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C67" s="4">
         <v>46090</v>
       </c>
       <c r="D67" s="8">
         <v>46097</v>
       </c>
     </row>
-    <row r="68" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A68" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C68" s="4">
         <v>46091</v>
       </c>
       <c r="D68" s="8">
         <v>46098</v>
       </c>
     </row>
-    <row r="69" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A69" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C69" s="4">
         <v>46091</v>
       </c>
       <c r="D69" s="8">
         <v>46099</v>
       </c>
     </row>
-    <row r="70" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A70" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C70" s="4">
         <v>46092</v>
       </c>
       <c r="D70" s="8">
         <v>46100</v>
       </c>
     </row>
-    <row r="71" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A71" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C71" s="4">
         <v>46092</v>
       </c>
       <c r="D71" s="8">
         <v>46100</v>
       </c>
     </row>
-    <row r="72" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A72" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C72" s="4">
         <v>46093</v>
       </c>
       <c r="D72" s="8">
         <v>46101</v>
       </c>
     </row>
-    <row r="73" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A73" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="4">
         <v>46093</v>
       </c>
       <c r="D73" s="8">
         <v>46101</v>
       </c>
     </row>
-    <row r="74" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A74" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C74" s="4">
         <v>46094</v>
       </c>
       <c r="D74" s="8">
         <v>46102</v>
       </c>
     </row>
-    <row r="75" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A75" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C75" s="4">
         <v>46094</v>
       </c>
       <c r="D75" s="8">
         <v>46102</v>
       </c>
     </row>
-    <row r="76" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A76" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C76" s="4">
         <v>46097</v>
       </c>
       <c r="D76" s="8">
         <v>46102</v>
       </c>
     </row>
-    <row r="77" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A77" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C77" s="4">
         <v>46098</v>
       </c>
       <c r="D77" s="8">
         <v>46102</v>
       </c>
     </row>
-    <row r="78" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A78" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C78" s="4">
         <v>46099</v>
       </c>
       <c r="D78" s="8">
         <v>46102</v>
       </c>
     </row>
-    <row r="79" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A79" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C79" s="4">
         <v>46099</v>
       </c>
       <c r="D79" s="8">
         <v>46104</v>
       </c>
     </row>
-    <row r="80" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A80" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C80" s="4">
         <v>46100</v>
       </c>
       <c r="D80" s="8">
         <v>46105</v>
       </c>
     </row>
-    <row r="81" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A81" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C81" s="4">
         <v>46100</v>
       </c>
       <c r="D81" s="8">
         <v>46105</v>
       </c>
     </row>
-    <row r="82" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A82" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C82" s="4">
         <v>46101</v>
       </c>
       <c r="D82" s="8">
         <v>46105</v>
       </c>
     </row>
-    <row r="83" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A83" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C83" s="4">
         <v>46102</v>
       </c>
       <c r="D83" s="8">
         <v>46106</v>
       </c>
     </row>
-    <row r="84" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A84" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="4">
         <v>46103</v>
       </c>
       <c r="D84" s="8">
         <v>46106</v>
       </c>
     </row>
-    <row r="85" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A85" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C85" s="4">
         <v>46103</v>
       </c>
       <c r="D85" s="8">
         <v>46106</v>
       </c>
     </row>
-    <row r="86" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A86" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C86" s="4">
         <v>46104</v>
       </c>
       <c r="D86" s="8">
         <v>46106</v>
       </c>
     </row>
-    <row r="87" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A87" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C87" s="4">
         <v>46104</v>
       </c>
       <c r="D87" s="8">
         <v>46106</v>
       </c>
     </row>
-    <row r="88" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A88" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C88" s="4">
         <v>46107</v>
       </c>
       <c r="D88" s="8">
         <v>46108</v>
       </c>
     </row>
-    <row r="89" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A89" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C89" s="4">
         <v>46107</v>
       </c>
       <c r="D89" s="8">
         <v>46108</v>
       </c>
     </row>
-    <row r="90" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A90" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C90" s="4">
         <v>46108</v>
       </c>
       <c r="D90" s="8">
         <v>46109</v>
       </c>
     </row>
-    <row r="91" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A91" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C91" s="4">
         <v>46108</v>
       </c>
       <c r="D91" s="8">
         <v>46110</v>
       </c>
     </row>
-    <row r="92" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A92" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C92" s="4">
         <v>46109</v>
       </c>
       <c r="D92" s="8">
         <v>46112</v>
       </c>
     </row>
-    <row r="93" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A93" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C93" s="4">
         <v>46109</v>
       </c>
       <c r="D93" s="8">
         <v>46112</v>
       </c>
     </row>
-    <row r="94" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A94" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C94" s="4">
         <v>46128</v>
       </c>
       <c r="D94" s="8">
         <v>46129</v>
       </c>
     </row>
-    <row r="95" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A95" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C95" s="4">
         <v>46154</v>
       </c>
       <c r="D95" s="8">
         <v>46160</v>
       </c>
     </row>
-    <row r="96" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A96" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C96" s="4">
         <v>46154</v>
       </c>
       <c r="D96" s="8">
         <v>46160</v>
       </c>
     </row>
-    <row r="97" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A97" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C97" s="4">
         <v>46154</v>
       </c>
       <c r="D97" s="8">
         <v>46160</v>
       </c>
     </row>
-    <row r="98" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A98" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B98" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C98" s="8">
         <v>46154</v>
       </c>
       <c r="D98" s="8">
         <v>46160</v>
       </c>
     </row>
-    <row r="99" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A99" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C99" s="4">
         <v>46155</v>
       </c>
       <c r="D99" s="8">
         <v>46160</v>
       </c>
     </row>
-    <row r="100" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A100" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C100" s="4">
         <v>46155</v>
       </c>
       <c r="D100" s="8">
         <v>46160</v>
       </c>
     </row>
-    <row r="101" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A101" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C101" s="4">
         <v>46155</v>
       </c>
       <c r="D101" s="8">
         <v>46160</v>
       </c>
     </row>
-    <row r="102" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A102" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C102" s="4">
         <v>46156</v>
       </c>
       <c r="D102" s="8">
         <v>46161</v>
       </c>
     </row>
-    <row r="103" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A103" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C103" s="4">
         <v>46156</v>
       </c>
       <c r="D103" s="8">
         <v>46161</v>
       </c>
     </row>
-    <row r="104" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A104" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C104" s="4">
         <v>46156</v>
       </c>
       <c r="D104" s="8">
         <v>46161</v>
       </c>
     </row>
-    <row r="105" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A105" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B105" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C105" s="8">
         <v>46156</v>
       </c>
       <c r="D105" s="8">
         <v>46161</v>
       </c>
     </row>
-    <row r="106" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A106" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B106" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C106" s="8">
         <v>46157</v>
       </c>
       <c r="D106" s="8">
         <v>46162</v>
       </c>
     </row>
-    <row r="107" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A107" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C107" s="4">
         <v>46161</v>
       </c>
       <c r="D107" s="8">
         <v>46162</v>
       </c>
     </row>
-    <row r="108" spans="1:4" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-    <row r="111" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A108" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C108" s="4">
+        <v>46181</v>
+      </c>
+      <c r="D108" s="8">
+        <v>46182</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A109" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C109" s="4">
+        <v>46202</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A110" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C110" s="4">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A111" s="8"/>
     </row>
-    <row r="112" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A112" s="8"/>
     </row>
-    <row r="113" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A113" s="8"/>
     </row>
-    <row r="114" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A114" s="8"/>
     </row>
-    <row r="115" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A115" s="8"/>
     </row>
-    <row r="116" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A116" s="8"/>
     </row>
-    <row r="117" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A117" s="8"/>
     </row>
-    <row r="118" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A118" s="8"/>
     </row>
-    <row r="119" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A119" s="8"/>
     </row>
-    <row r="120" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A120" s="8"/>
     </row>
-    <row r="121" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A121" s="8"/>
     </row>
-    <row r="122" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A122" s="8"/>
     </row>
-    <row r="123" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A123" s="8"/>
     </row>
-    <row r="124" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A124" s="8"/>
     </row>
-    <row r="125" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A125" s="8"/>
     </row>
-    <row r="126" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A126" s="8"/>
     </row>
-    <row r="127" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A127" s="8"/>
     </row>
-    <row r="128" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A128" s="8"/>
     </row>
-    <row r="129" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A129" s="8"/>
     </row>
-    <row r="130" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A130" s="8"/>
     </row>
-    <row r="131" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A131" s="8"/>
     </row>
-    <row r="132" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A132" s="8"/>
     </row>
-    <row r="133" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A133" s="8"/>
     </row>
-    <row r="134" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A134" s="8"/>
     </row>
-    <row r="135" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A135" s="8"/>
     </row>
-    <row r="136" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A136" s="8"/>
     </row>
-    <row r="137" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A137" s="8"/>
     </row>
-    <row r="138" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A138" s="8"/>
     </row>
-    <row r="139" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A139" s="8"/>
     </row>
-    <row r="140" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A140" s="8"/>
     </row>
-    <row r="141" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A141" s="8"/>
     </row>
-    <row r="142" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A142" s="8"/>
     </row>
-    <row r="143" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A143" s="8"/>
     </row>
-    <row r="144" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A144" s="8"/>
     </row>
-    <row r="145" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A145" s="8"/>
     </row>
-    <row r="146" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A146" s="8"/>
     </row>
-    <row r="147" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A147" s="8"/>
     </row>
-    <row r="148" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A148" s="8"/>
     </row>
-    <row r="149" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A149" s="8"/>
     </row>
-    <row r="150" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A150" s="8"/>
     </row>
-    <row r="151" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A151" s="8"/>
     </row>
-    <row r="152" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A152" s="8"/>
     </row>
-    <row r="153" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A153" s="8"/>
     </row>
-    <row r="154" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A154" s="8"/>
     </row>
-    <row r="155" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A155" s="8"/>
     </row>
-    <row r="156" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A156" s="8"/>
     </row>
-    <row r="157" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A157" s="8"/>
     </row>
-    <row r="158" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A158" s="8"/>
     </row>
-    <row r="159" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A159" s="8"/>
     </row>
-    <row r="160" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A160" s="8"/>
     </row>
-    <row r="161" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A161" s="8"/>
     </row>
-    <row r="162" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A162" s="8"/>
     </row>
-    <row r="163" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A163" s="8"/>
     </row>
-    <row r="164" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A164" s="8"/>
     </row>
-    <row r="165" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A165" s="8"/>
     </row>
-    <row r="166" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A166" s="8"/>
     </row>
-    <row r="167" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A167" s="8"/>
     </row>
-    <row r="168" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A168" s="8"/>
     </row>
-    <row r="169" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A169" s="8"/>
     </row>
-    <row r="170" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A170" s="8"/>
     </row>
-    <row r="171" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A171" s="8"/>
     </row>
-    <row r="172" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A172" s="8"/>
     </row>
-    <row r="173" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A173" s="8"/>
     </row>
-    <row r="174" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A174" s="8"/>
     </row>
-    <row r="175" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A175" s="8"/>
     </row>
-    <row r="176" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A176" s="8"/>
     </row>
-    <row r="177" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A177" s="8"/>
     </row>
-    <row r="178" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A178" s="8"/>
     </row>
-    <row r="179" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A179" s="8"/>
     </row>
-    <row r="180" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A180" s="8"/>
     </row>
-    <row r="181" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A181" s="8"/>
     </row>
-    <row r="182" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A182" s="8"/>
     </row>
-    <row r="183" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A183" s="8"/>
     </row>
-    <row r="184" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A184" s="8"/>
     </row>
-    <row r="185" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A185" s="8"/>
     </row>
-    <row r="186" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A186" s="8"/>
     </row>
-    <row r="187" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A187" s="8"/>
     </row>
-    <row r="188" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A188" s="8"/>
     </row>
-    <row r="189" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A189" s="8"/>
     </row>
-    <row r="190" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A190" s="8"/>
     </row>
-    <row r="191" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A191" s="8"/>
     </row>
-    <row r="192" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A192" s="8"/>
     </row>
-    <row r="193" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A193" s="8"/>
     </row>
-    <row r="194" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A194" s="8"/>
     </row>
-    <row r="195" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A195" s="8"/>
     </row>
-    <row r="196" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A196" s="8"/>
     </row>
-    <row r="197" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A197" s="8"/>
     </row>
-    <row r="198" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A198" s="8"/>
     </row>
-    <row r="199" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A199" s="8"/>
     </row>
-    <row r="200" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A200" s="8"/>
     </row>
-    <row r="201" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A201" s="8"/>
     </row>
-    <row r="202" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A202" s="8"/>
     </row>
-    <row r="203" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A203" s="8"/>
     </row>
-    <row r="204" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A204" s="8"/>
     </row>
-    <row r="205" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A205" s="8"/>
     </row>
-    <row r="206" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A206" s="8"/>
     </row>
-    <row r="207" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A207" s="8"/>
     </row>
-    <row r="208" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A208" s="8"/>
     </row>
-    <row r="209" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A209" s="8"/>
     </row>
-    <row r="210" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A210" s="8"/>
     </row>
-    <row r="211" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A211" s="8"/>
     </row>
-    <row r="212" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A212" s="8"/>
     </row>
-    <row r="213" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A213" s="8"/>
     </row>
-    <row r="214" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A214" s="8"/>
     </row>
-    <row r="215" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A215" s="8"/>
     </row>
-    <row r="216" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A216" s="8"/>
     </row>
-    <row r="217" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A217" s="8"/>
     </row>
-    <row r="218" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A218" s="8"/>
     </row>
-    <row r="219" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A219" s="8"/>
     </row>
-    <row r="220" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A220" s="8"/>
     </row>
-    <row r="221" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A221" s="8"/>
     </row>
-    <row r="222" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A222" s="8"/>
     </row>
-    <row r="223" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A223" s="8"/>
     </row>
-    <row r="224" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A224" s="8"/>
     </row>
-    <row r="225" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A225" s="8"/>
     </row>
-    <row r="226" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A226" s="8"/>
     </row>
-    <row r="227" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A227" s="8"/>
     </row>
-    <row r="228" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A228" s="8"/>
     </row>
-    <row r="229" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A229" s="8"/>
     </row>
-    <row r="230" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A230" s="8"/>
     </row>
-    <row r="231" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A231" s="8"/>
     </row>
-    <row r="232" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A232" s="8"/>
     </row>
-    <row r="233" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A233" s="8"/>
     </row>
-    <row r="234" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A234" s="8"/>
     </row>
-    <row r="235" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A235" s="8"/>
     </row>
-    <row r="236" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A236" s="8"/>
     </row>
-    <row r="237" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A237" s="8"/>
     </row>
-    <row r="238" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A238" s="8"/>
     </row>
-    <row r="239" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A239" s="8"/>
     </row>
-    <row r="240" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A240" s="8"/>
     </row>
-    <row r="241" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A241" s="8"/>
     </row>
-    <row r="242" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A242" s="8"/>
     </row>
-    <row r="243" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A243" s="8"/>
     </row>
-    <row r="244" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A244" s="8"/>
     </row>
-    <row r="245" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A245" s="8"/>
     </row>
-    <row r="246" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A246" s="8"/>
     </row>
-    <row r="247" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A247" s="8"/>
     </row>
-    <row r="248" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A248" s="8"/>
     </row>
-    <row r="249" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A249" s="8"/>
     </row>
-    <row r="250" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A250" s="8"/>
     </row>
-    <row r="251" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A251" s="8"/>
     </row>
-    <row r="252" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A252" s="8"/>
     </row>
-    <row r="253" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A253" s="8"/>
     </row>
-    <row r="254" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A254" s="8"/>
     </row>
-    <row r="255" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A255" s="8"/>
     </row>
-    <row r="256" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A256" s="8"/>
     </row>
-    <row r="257" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A257" s="8"/>
     </row>
-    <row r="258" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A258" s="8"/>
     </row>
-    <row r="259" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A259" s="8"/>
     </row>
-    <row r="260" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A260" s="8"/>
     </row>
-    <row r="261" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A261" s="8"/>
     </row>
   </sheetData>
   <autoFilter ref="A14:D54" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
   <mergeCells count="4">
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A11:D13"/>
     <mergeCell ref="A3:D7"/>
     <mergeCell ref="A9:G9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A9" r:id="rId1" display="Issued in accordance with The Electricity Capacity Regulation 47" xr:uid="{713F02DB-2912-4B41-AC9F-B65E9707DD7D}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId2"/>
-  <drawing r:id="rId3"/>
+  <customProperties>
+    <customPr name="Company" r:id="rId3"/>
+  </customProperties>
+  <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:B1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="16384" width="8.5703125" style="1"/>
+    <col min="1" max="16384" width="8.54296875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{5c7e30fc-0d1a-42ec-a047-a6153d299573}" enabled="1" method="Standard" siteId="{1a235385-5d29-40e1-96fd-bc5ec2706361}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">