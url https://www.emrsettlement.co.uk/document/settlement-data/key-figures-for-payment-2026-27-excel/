--- v0 (2026-06-03)
+++ v1 (2026-06-24)
@@ -19,79 +19,79 @@
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\EMR Operations\Communications\Website\Content\Settlement Data Page\Key Payment Figures\2026-27\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{982EED61-4ED4-4A88-983E-B40D42B00CFD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9A9484EE-6894-465F-84D0-2E5BA1A82CF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{84F62DC8-4D28-46A7-9FCD-54DC245D0070}"/>
+    <workbookView xWindow="-103" yWindow="-103" windowWidth="21600" windowHeight="13869" xr2:uid="{84F62DC8-4D28-46A7-9FCD-54DC245D0070}"/>
   </bookViews>
   <sheets>
-    <sheet name="Key Figures for Payments 25-26" sheetId="1" r:id="rId1"/>
+    <sheet name="Key Figures for Payments 26-27" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="63">
   <si>
     <t xml:space="preserve">Contracts for Difference </t>
   </si>
   <si>
     <t>Fiscal Year</t>
   </si>
   <si>
     <t>Date Confirmed</t>
   </si>
   <si>
     <t>Rate</t>
   </si>
   <si>
     <t>1.  Operational Costs Levy Rate</t>
   </si>
   <si>
     <t>2.  Operational Costs Refund</t>
   </si>
   <si>
     <t>Quarterly Obligation Period</t>
   </si>
   <si>
     <t>In Period Adjustment</t>
   </si>
   <si>
@@ -240,161 +240,186 @@
   <si>
     <t>1 April 2026 - 31  March 2027</t>
   </si>
   <si>
     <t>17 March 2026</t>
   </si>
   <si>
     <t>£10.559/MWh</t>
   </si>
   <si>
     <r>
       <t>£178,346,116.46</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>4</t>
     </r>
   </si>
   <si>
+    <t>4 The determination date used was the 26 February 2026 and the reference period was 6 January 2026 to 4 February 2026</t>
+  </si>
+  <si>
+    <t>£4.488/MWh</t>
+  </si>
+  <si>
+    <t>£8.176/MWh</t>
+  </si>
+  <si>
+    <t>16 June 2026</t>
+  </si>
+  <si>
+    <t>5 The determination date used was the 28 May 2026 and the reference period was 6 April 2026 to 5 May 2026</t>
+  </si>
+  <si>
+    <r>
+      <t>£425,760,925.05</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>5</t>
+    </r>
+  </si>
+  <si>
     <r>
       <t>7.  Nuclear RAB Interim Levy Rate</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>5</t>
+      <t>6</t>
     </r>
   </si>
   <si>
     <r>
       <t>8.  Nuclear RAB Total Reserve Amount</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>6</t>
+      <t>7</t>
     </r>
   </si>
   <si>
     <r>
       <t>9.  Total Annual Capacity Payments</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>7</t>
+      <t>8</t>
     </r>
   </si>
   <si>
     <r>
       <t>12.  Total Gross Demand for Periods of High Demand</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>8</t>
+      <t>9</t>
     </r>
   </si>
   <si>
     <r>
       <t>13.  Monthly Weighting Factors for 2026/27 Delivery Year</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>9</t>
+      <t>10</t>
     </r>
   </si>
   <si>
-    <t>4 The determination date used was the 26 February 2026 and the reference period was 6 January 2026 to 4 February 2026</t>
-[...17 lines deleted...]
-    <t>£4.488/MWh</t>
+    <t>6 The LCCC determine the Interim Levy Rate in accordance with The Nuclear Regulated Asset Base Model (Revenue Collection) Regulations 2023  refer to Regulation 5</t>
+  </si>
+  <si>
+    <t>7 The LCCC determine the Total Reserve Amount in accordance with the The Nuclear Regulated Asset Base Model (Revenue Collection) Regulations 2023, refer to Regulation 10</t>
+  </si>
+  <si>
+    <t>8 The Total Annual Capacity Payment for 2026/27 DY is based upon the aggregated capacity agreements issued by NESO DB, the figure is first provided when EMRS calculate suppliers provisional schedules at the end of July prior to the start of DY, then updated when revised schedules are produced in March during DY and finally updated when the first annual reconciliation for Suppliers takes place in January post DY.</t>
+  </si>
+  <si>
+    <t>9 Total Gross Demand for Periods of High Demand, which means 4 p.m. to 7 p.m. on any working day in November, December, January or February. The figure is first provided when EMRS calculate suppliers provisional schedules at the end of July prior to the start of DY, then updated when revised schedules are produced in March during DY and finally updated when the first annual reconciliation for Suppliers takes place in January post DY.</t>
+  </si>
+  <si>
+    <t>10 EMRS, on behalf of ESC, calculates the weighting factor in accordance with The Electricity Capacity Regulations 2014, please refer to Schedule 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="8" formatCode="&quot;£&quot;#,##0.00;[Red]\-&quot;£&quot;#,##0.00"/>
     <numFmt numFmtId="164" formatCode="&quot;£&quot;#,##0.0000;[Red]\-&quot;£&quot;#,##0.0000"/>
     <numFmt numFmtId="165" formatCode="&quot;£&quot;#,##0.00000;[Red]\-&quot;£&quot;#,##0.00000"/>
     <numFmt numFmtId="166" formatCode="&quot;£&quot;#,##0.000;[Red]\-&quot;£&quot;#,##0.000"/>
-    <numFmt numFmtId="168" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
+    <numFmt numFmtId="167" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Aptos Narrow"/>
@@ -480,57 +505,57 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="72">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
@@ -2241,888 +2266,903 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table12.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B7D85F9B-3130-47C2-A7E4-35162701CC9A}">
-  <dimension ref="A2:I119"/>
+  <dimension ref="A2:I120"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A37" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="D58" sqref="D58"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="C107" sqref="C107"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="33.42578125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="8.69140625" customWidth="1"/>
+    <col min="2" max="2" width="35.84375" customWidth="1"/>
+    <col min="3" max="3" width="23.69140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="74.84375" customWidth="1"/>
+    <col min="5" max="5" width="23.53515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="19.53515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="33.3828125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:5" x14ac:dyDescent="0.4">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
-    <row r="3" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:5" x14ac:dyDescent="0.4">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
     </row>
-    <row r="4" spans="2:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:5" ht="19" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
-    <row r="5" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B5" s="21" t="s">
+    <row r="5" spans="2:5" x14ac:dyDescent="0.4">
+      <c r="B5" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="21"/>
-[...3 lines deleted...]
-    <row r="6" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="C5" s="22"/>
+      <c r="D5" s="22"/>
+      <c r="E5" s="22"/>
+    </row>
+    <row r="6" spans="2:5" x14ac:dyDescent="0.4">
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
     </row>
-    <row r="7" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B7" s="22" t="s">
+    <row r="7" spans="2:5" ht="15.45" x14ac:dyDescent="0.4">
+      <c r="B7" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="22"/>
-      <c r="D7" s="22"/>
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
       <c r="E7" s="1"/>
     </row>
-    <row r="8" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:5" x14ac:dyDescent="0.4">
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
     </row>
-    <row r="9" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:5" x14ac:dyDescent="0.4">
       <c r="B9" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
     </row>
-    <row r="10" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:5" x14ac:dyDescent="0.4">
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
     </row>
-    <row r="11" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:5" x14ac:dyDescent="0.4">
       <c r="B11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E11" s="1"/>
     </row>
-    <row r="12" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:5" x14ac:dyDescent="0.4">
       <c r="B12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="7">
         <v>46063</v>
       </c>
       <c r="D12" s="13" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="1"/>
     </row>
-    <row r="13" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:5" x14ac:dyDescent="0.4">
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
     </row>
-    <row r="14" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:5" x14ac:dyDescent="0.4">
       <c r="B14" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6"/>
     </row>
-    <row r="15" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:5" x14ac:dyDescent="0.4">
       <c r="B15" s="6"/>
       <c r="C15" s="6"/>
       <c r="D15" s="6"/>
     </row>
-    <row r="16" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:5" x14ac:dyDescent="0.4">
       <c r="B16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="17" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="7"/>
       <c r="D17" s="8"/>
     </row>
-    <row r="19" spans="2:7" ht="17.25" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:7" ht="16.3" x14ac:dyDescent="0.4">
       <c r="B19" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
     </row>
-    <row r="20" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B20" s="6"/>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
     </row>
-    <row r="21" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B21" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F21" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G21" s="4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="22" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B22" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="17" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
     </row>
-    <row r="23" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B23" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="19" t="s">
         <v>44</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
     </row>
-    <row r="24" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B24" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C24" s="7"/>
-      <c r="D24" s="2"/>
+      <c r="C24" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>49</v>
+      </c>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
     </row>
-    <row r="25" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B25" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="7"/>
       <c r="D25" s="2"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
     </row>
-    <row r="26" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B26" s="1"/>
       <c r="C26" s="7"/>
       <c r="D26" s="2"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
     </row>
-    <row r="28" spans="2:7" ht="17.25" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:7" ht="16.3" x14ac:dyDescent="0.4">
       <c r="B28" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
     </row>
-    <row r="29" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B29" s="6"/>
       <c r="C29" s="6"/>
       <c r="D29" s="6"/>
     </row>
-    <row r="30" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B30" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F30" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G30" s="4" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="31" spans="2:7" ht="17.25" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:7" ht="15.9" x14ac:dyDescent="0.4">
       <c r="B31" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="17" t="s">
         <v>37</v>
       </c>
       <c r="D31" s="18" t="s">
         <v>38</v>
       </c>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
     </row>
-    <row r="32" spans="2:7" ht="17.25" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:7" ht="15.9" x14ac:dyDescent="0.4">
       <c r="B32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="20" t="s">
         <v>44</v>
       </c>
       <c r="D32" s="18" t="s">
         <v>46</v>
       </c>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
     </row>
-    <row r="33" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:7" ht="16.3" x14ac:dyDescent="0.4">
       <c r="B33" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C33" s="7"/>
-      <c r="D33" s="9"/>
+      <c r="C33" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="D33" s="18" t="s">
+        <v>52</v>
+      </c>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
     </row>
-    <row r="34" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B34" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C34" s="7"/>
+      <c r="C34" s="20"/>
       <c r="D34" s="9"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
     </row>
-    <row r="37" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B37" s="22" t="s">
+    <row r="37" spans="2:7" ht="15.45" x14ac:dyDescent="0.4">
+      <c r="B37" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="C37" s="22"/>
-[...2 lines deleted...]
-    <row r="39" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="C37" s="23"/>
+      <c r="D37" s="23"/>
+    </row>
+    <row r="39" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B39" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
     </row>
-    <row r="40" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="40" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
     </row>
-    <row r="41" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="41" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B41" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E41" s="1"/>
     </row>
-    <row r="42" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="42" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B42" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C42" s="7">
         <v>46063</v>
       </c>
       <c r="D42" s="11" t="s">
         <v>42</v>
       </c>
       <c r="E42" s="1"/>
     </row>
-    <row r="43" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="43" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
     </row>
-    <row r="44" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="44" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B44" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C44" s="6"/>
       <c r="D44" s="6"/>
     </row>
-    <row r="45" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="45" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
     </row>
-    <row r="46" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="46" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B46" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="47" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="47" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B47" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C47" s="7"/>
       <c r="D47" s="8"/>
     </row>
-    <row r="49" spans="2:7" ht="17.25" x14ac:dyDescent="0.25">
+    <row r="49" spans="2:7" ht="16.3" x14ac:dyDescent="0.4">
       <c r="B49" s="12" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="C49" s="6"/>
       <c r="D49" s="6"/>
     </row>
-    <row r="50" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="50" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B50" s="6"/>
       <c r="C50" s="6"/>
       <c r="D50" s="6"/>
     </row>
-    <row r="51" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="51" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B51" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F51" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G51" s="4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="52" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="52" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B52" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E52" s="1"/>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
     </row>
-    <row r="53" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="53" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B53" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C53" s="23">
+      <c r="C53" s="21">
         <v>46140</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
     </row>
-    <row r="54" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="54" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B54" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C54" s="7"/>
       <c r="D54" s="2"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
     </row>
-    <row r="55" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="55" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B55" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C55" s="7"/>
       <c r="D55" s="2"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
     </row>
-    <row r="57" spans="2:7" ht="17.25" x14ac:dyDescent="0.25">
+    <row r="57" spans="2:7" ht="16.3" x14ac:dyDescent="0.4">
       <c r="B57" s="12" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="C57" s="6"/>
       <c r="D57" s="6"/>
     </row>
-    <row r="58" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="58" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B58" s="6"/>
       <c r="C58" s="6"/>
       <c r="D58" s="6"/>
     </row>
-    <row r="59" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="59" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B59" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C59" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D59" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E59" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F59" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G59" s="4" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="60" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="60" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B60" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C60" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D60" s="9">
         <v>19092336.260000002</v>
       </c>
       <c r="E60" s="1"/>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
     </row>
-    <row r="61" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="61" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B61" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C61" s="23">
+      <c r="C61" s="21">
         <v>46140</v>
       </c>
       <c r="D61" s="9">
         <v>14540388.25</v>
       </c>
       <c r="E61" s="1"/>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
     </row>
-    <row r="62" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="62" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B62" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C62" s="7"/>
       <c r="D62" s="9"/>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
     </row>
-    <row r="63" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="63" spans="2:7" x14ac:dyDescent="0.4">
       <c r="B63" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C63" s="7"/>
       <c r="D63" s="9"/>
       <c r="E63" s="1"/>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
     </row>
-    <row r="66" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="66" spans="2:4" ht="15.45" x14ac:dyDescent="0.4">
       <c r="B66" s="10" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="68" spans="2:4" ht="17.25" x14ac:dyDescent="0.25">
+    <row r="68" spans="2:4" ht="16.3" x14ac:dyDescent="0.4">
       <c r="B68" s="12" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="70" spans="2:4" x14ac:dyDescent="0.25">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="70" spans="2:4" x14ac:dyDescent="0.4">
       <c r="B70" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="71" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="71" spans="2:4" x14ac:dyDescent="0.4">
       <c r="B71" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="7"/>
       <c r="D71" s="9"/>
     </row>
-    <row r="73" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="73" spans="2:4" x14ac:dyDescent="0.4">
       <c r="B73" s="12" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="75" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="75" spans="2:4" x14ac:dyDescent="0.4">
       <c r="B75" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="76" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="76" spans="2:4" x14ac:dyDescent="0.4">
       <c r="B76" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C76" s="7">
         <v>46063</v>
       </c>
       <c r="D76" s="9">
         <v>9112000</v>
       </c>
     </row>
-    <row r="78" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="78" spans="2:4" x14ac:dyDescent="0.4">
       <c r="B78" s="12" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="80" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="80" spans="2:4" x14ac:dyDescent="0.4">
       <c r="B80" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="81" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="81" spans="2:4" x14ac:dyDescent="0.4">
       <c r="B81" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C81" s="7"/>
       <c r="D81" s="9"/>
     </row>
-    <row r="83" spans="2:4" ht="17.25" x14ac:dyDescent="0.25">
+    <row r="83" spans="2:4" ht="16.3" x14ac:dyDescent="0.4">
       <c r="B83" s="12" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="85" spans="2:4" x14ac:dyDescent="0.25">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="85" spans="2:4" x14ac:dyDescent="0.4">
       <c r="B85" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="86" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="86" spans="2:4" x14ac:dyDescent="0.4">
       <c r="B86" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="7"/>
       <c r="D86" s="9"/>
     </row>
-    <row r="88" spans="2:4" ht="17.25" x14ac:dyDescent="0.25">
+    <row r="88" spans="2:4" ht="16.3" x14ac:dyDescent="0.4">
       <c r="B88" s="12" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="90" spans="2:4" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="90" spans="2:4" x14ac:dyDescent="0.4">
       <c r="B90" s="1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="92" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="92" spans="2:4" x14ac:dyDescent="0.4">
       <c r="B92" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C92" s="1"/>
       <c r="D92" s="1"/>
     </row>
-    <row r="93" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="93" spans="2:4" x14ac:dyDescent="0.4">
       <c r="B93" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C93" s="1"/>
       <c r="D93" s="1"/>
     </row>
-    <row r="94" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="94" spans="2:4" x14ac:dyDescent="0.4">
       <c r="B94" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C94" s="1"/>
       <c r="D94" s="1"/>
     </row>
-    <row r="95" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="95" spans="2:4" x14ac:dyDescent="0.4">
       <c r="B95" s="1" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="C95" s="1"/>
       <c r="D95" s="1"/>
     </row>
-    <row r="96" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="96" spans="2:4" x14ac:dyDescent="0.4">
       <c r="B96" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C96" s="1"/>
       <c r="D96" s="1"/>
     </row>
-    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:7" x14ac:dyDescent="0.4">
       <c r="B97" s="1" t="s">
-        <v>54</v>
-[...13 lines deleted...]
-        <v>55</v>
+        <v>58</v>
+      </c>
+      <c r="C97" s="1"/>
+      <c r="D97" s="1"/>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="B98" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C98" s="14"/>
+      <c r="D98" s="14"/>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="B99" s="14" t="s">
+        <v>60</v>
       </c>
       <c r="C99" s="1"/>
       <c r="D99" s="1"/>
     </row>
-    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:7" x14ac:dyDescent="0.4">
       <c r="B100" s="1" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C100" s="1"/>
       <c r="D100" s="1"/>
     </row>
-    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B102" s="16"/>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="B101" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C101" s="1"/>
+      <c r="D101" s="1"/>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="B102" s="1"/>
       <c r="C102" s="16"/>
       <c r="D102" s="16"/>
       <c r="E102" s="16"/>
       <c r="F102" s="16"/>
       <c r="G102" s="16"/>
     </row>
-    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="B103" s="15"/>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="B103" s="16"/>
       <c r="C103" s="16"/>
       <c r="D103" s="16"/>
       <c r="E103" s="16"/>
       <c r="F103" s="16"/>
       <c r="G103" s="16"/>
     </row>
-    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="B104" s="16"/>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="B104" s="15"/>
       <c r="C104" s="16"/>
       <c r="D104" s="16"/>
       <c r="E104" s="16"/>
       <c r="F104" s="16"/>
       <c r="G104" s="16"/>
     </row>
-    <row r="105" spans="1:7" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="B105" s="16"/>
+      <c r="C105" s="16"/>
+      <c r="D105" s="16"/>
+      <c r="E105" s="16"/>
+      <c r="F105" s="16"/>
+      <c r="G105" s="16"/>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="B106" s="1"/>
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A108" s="1"/>
     </row>
-    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A109" s="1"/>
     </row>
-    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A110" s="1"/>
     </row>
-    <row r="111" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A111" s="1"/>
     </row>
-    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A112" s="1"/>
     </row>
-    <row r="113" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A113" s="1"/>
     </row>
-    <row r="114" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A114" s="1"/>
     </row>
-    <row r="115" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A115" s="1"/>
     </row>
-    <row r="116" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A116" s="1"/>
-      <c r="H116" s="16"/>
-[...2 lines deleted...]
-    <row r="117" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="117" spans="1:9" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A117" s="1"/>
       <c r="H117" s="16"/>
       <c r="I117" s="16"/>
     </row>
-    <row r="118" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A118" s="1"/>
       <c r="H118" s="16"/>
       <c r="I118" s="16"/>
     </row>
-    <row r="119" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:9" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A119" s="1"/>
       <c r="H119" s="16"/>
       <c r="I119" s="16"/>
+    </row>
+    <row r="120" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A120" s="1"/>
+      <c r="H120" s="16"/>
+      <c r="I120" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B37:D37"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <tableParts count="12">
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
     <tablePart r:id="rId6"/>
     <tablePart r:id="rId7"/>
     <tablePart r:id="rId8"/>
     <tablePart r:id="rId9"/>
     <tablePart r:id="rId10"/>
     <tablePart r:id="rId11"/>
     <tablePart r:id="rId12"/>
     <tablePart r:id="rId13"/>
     <tablePart r:id="rId14"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Key Figures for Payments 25-26</vt:lpstr>
+      <vt:lpstr>Key Figures for Payments 26-27</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>EMRS</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lucy Wightman</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>